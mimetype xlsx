--- v0 (2025-10-18)
+++ v1 (2026-10-30)
@@ -9,77 +9,110 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
   <si>
     <t>Species</t>
   </si>
   <si>
     <t>Countries of impact</t>
   </si>
   <si>
     <t>Impact mechanism</t>
   </si>
   <si>
     <t>EICAT Category</t>
   </si>
   <si>
     <t>Evidence for EICAT category</t>
   </si>
   <si>
     <t>Confidence rating</t>
   </si>
   <si>
     <t>Justification for confidence rating</t>
   </si>
   <si>
     <t>Impacted native species</t>
   </si>
   <si>
     <t>Reference</t>
+  </si>
+  <si>
+    <t>Eleutherodactylus planirostris</t>
+  </si>
+  <si>
+    <t>U.S.A.</t>
+  </si>
+  <si>
+    <t>Transmission of diseases to native species</t>
+  </si>
+  <si>
+    <t>MN</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Rivera B, Cook K, Andrews K, Atkinson MS, Savage AE (2019) Pathogen Dynamics in an Invasive Frog Compared to Native Species. EcoHealth 16(2): 222-234.</t>
+  </si>
+  <si>
+    <t>Predation</t>
+  </si>
+  <si>
+    <t>Not specified</t>
+  </si>
+  <si>
+    <t>Olson CA, Beard KH (2012) Diet of the introduced greenhouse frog in Hawaii. Copeia 2012(1): 121-129.</t>
+  </si>
+  <si>
+    <t>Stomach content analysis showing they mainly eat alien ants, but also other taxa found but not identified to species level.</t>
+  </si>
+  <si>
+    <t>DD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -94,90 +127,235 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I1"/>
+  <dimension ref="A1:I6"/>
   <cols>
-    <col min="1" max="1" width="8" customWidth="1"/>
+    <col min="1" max="1" width="31" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
-    <col min="3" max="3" width="17" customWidth="1"/>
+    <col min="3" max="3" width="43" customWidth="1"/>
     <col min="4" max="4" width="15" customWidth="1"/>
-    <col min="5" max="5" width="28" customWidth="1"/>
+    <col min="5" max="5" width="60" customWidth="1"/>
     <col min="6" max="6" width="18" customWidth="1"/>
-    <col min="7" max="7" width="36" customWidth="1"/>
+    <col min="7" max="7" width="60" customWidth="1"/>
     <col min="8" max="8" width="24" customWidth="1"/>
-    <col min="9" max="9" width="10" customWidth="1"/>
+    <col min="9" max="9" width="60" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Bd [Batrachochytrium dendrobatidis] infection dynamics did not vary significantly over sampling months, but Rv prevalence and intensity were significantly higher in fall 2014 compared to spring 2015. Additionally, Rv [Ranavirus] prevalence and intensity were significantly higher in E. planirostris than in the other three species. Our study highlights the potential role of invasive amphibians as drivers of disease dynamics and demonstrates the importance of pathogen surveillance across multiple time periods and species to accurately capture the infectious disease landscape. [...] In contrast, E. planirostris showed higher Rv prevalence than the other three species. Among 37 total sampled individuals, one was Bd positive (3%; average infection intensity = 124 GE) whereas 9 were Rv positive (24%; average infection intensity = 344 GE). [...] Despite all individuals in this study appearing healthy at the time of collection with no signs of infection, numerous individuals were infected with at least one of the two pathogens we tested for that are known to cause amphibian declines.</t>
+        </is>
+      </c>
+      <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>Disease found in natives and the alien at the same time and place, but no direct evidence on transmission. For predation, stomach content analysis which does not give information on native populations</t>
+        </is>
+      </c>
+      <c r="H2"/>
+      <c r="I2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>A total of 7,442 invertebrates in 32 prey categories were identified from stomach contents (Table 2). The most important prey items, in descending order of importance, were Formicidae, Acari, Collembola, Isopoda, and Araneae. All other prey categories were identified in ,50% of stomachs examined.[...] We found that Acari (19%), Collembola (17%), and Formicidae (32%) were the dominant prey categories in stomachs of E. planirostris across the study sites, and comprised 68% of their diet. These groups appear to be the most likely to be impacted by the introduction of E. planirostris. All Formicidae in Hawaii are non-native, but both Acari and Collembola contain native species. Although these three groups were the dominant prey, we identified a wide diversity of prey, a total of 32 different prey categories (23 invertebrate orders), in the diet.</t>
+        </is>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>Stomach content analysis. Impact based on the fact that these frogs eat a lot of invertebrates. But exact species not identified, and effect on population size unknown</t>
+        </is>
+      </c>
+      <c r="H3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>Results suggest Greenhouse Frogs are active, ant specialist predators in the leaf litter. Ants (Formicidae) were the dominant prey flushed from stomachs in both number and volume. Furthermore, only ants were consumed in a higher proportion than they were sampled in the environment. Because ants dominated their diets, and because all ants are nonnative to Hawaii, this means Greenhouse Frogs consumed primarily nonnative invertebrates (&gt;80%) in the areas sampled.</t>
+        </is>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H4" t="s">
+        <v>16</v>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>Ferreira RB, Beard KH, Choi RT, Pitt WC (2015) Diet of the nonnative greenhouse frog (Eleutherodactylus planirostris) in Maui, Hawaii. Journal of Herpetology 49(4): 586-93.</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>Because the greenhouse frog is an insectivore, introductions may reduce invertebrates. In Hawai‘i, the greenhouse frog primarily consumes ants, mites, and springtails and obtains densities of up to 12,500 frogs ha−1. At this density, it is estimated that they can consume up to 129,000 invertebrates ha−1 night−1.</t>
+        </is>
+      </c>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>Olson CA, Beard KH, Pitt WC (2012) Biology and impacts of Pacific Island invasive species. 8. Eleutherodactylus planirostris, the greenhouse frog (Anura: Eleutherodactylidae) 1. Pacific Science 66(3): 255-270.</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>Previous research in other areas where E. planirostris has been introduced suggests it consumes Coleoptera, Hymenoptera (mainly Formicidae), Blattodea, and Arachnida (mainly Araneae; Goin, 1947; Stewart, 1977). However, these findings may reflect prey availability and not preferences.</t>
+        </is>
+      </c>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6" t="s">
+        <v>17</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>