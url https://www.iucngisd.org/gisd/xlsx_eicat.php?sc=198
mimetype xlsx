--- v0 (2025-10-14)
+++ v1 (2026-10-24)
@@ -9,77 +9,230 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
   <si>
     <t>Species</t>
   </si>
   <si>
     <t>Countries of impact</t>
   </si>
   <si>
     <t>Impact mechanism</t>
   </si>
   <si>
     <t>EICAT Category</t>
   </si>
   <si>
     <t>Evidence for EICAT category</t>
   </si>
   <si>
     <t>Confidence rating</t>
   </si>
   <si>
     <t>Justification for confidence rating</t>
   </si>
   <si>
     <t>Impacted native species</t>
   </si>
   <si>
     <t>Reference</t>
+  </si>
+  <si>
+    <t>Acacia mangium</t>
+  </si>
+  <si>
+    <t>Malaysia</t>
+  </si>
+  <si>
+    <t>Indirect impacts through interactions with other species</t>
+  </si>
+  <si>
+    <t>MR</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Disturbance plays a role in this pattern as native forests were logged and plantations established. Mechanism unclear</t>
+  </si>
+  <si>
+    <t>Compared logged native forest with plantations of A. mangium. Mechanism uncertain</t>
+  </si>
+  <si>
+    <t>Reinwardtipicus validus, Picus mentalis</t>
+  </si>
+  <si>
+    <t>Australia</t>
+  </si>
+  <si>
+    <t>Conilurus penicillatus, Mesembriomys gouldii, Rattus tunneyi, Melomys burtoni, Sminthopsis butleri, Phascogale tapoatafa, Petaurus breviceps</t>
+  </si>
+  <si>
+    <t>Brunei Darussalam</t>
+  </si>
+  <si>
+    <t>Competition</t>
+  </si>
+  <si>
+    <t>Eyewitness account in private garden collected during interviews of affected people, no data provided</t>
+  </si>
+  <si>
+    <t>Brazil</t>
+  </si>
+  <si>
+    <t>Loss of several native species reported, but no data provided. Based on interviews with locals</t>
+  </si>
+  <si>
+    <t>Philippines</t>
+  </si>
+  <si>
+    <t>Not certain if impact due to alien species or disturbance, as these areas were previously cleared and transformed to grasslands before they were re-forested</t>
+  </si>
+  <si>
+    <t>Congo</t>
+  </si>
+  <si>
+    <t>MO</t>
+  </si>
+  <si>
+    <t>Observation only, and not known if affected species is native (species not specified). Mechanism not known</t>
+  </si>
+  <si>
+    <t>white rot fungi</t>
+  </si>
+  <si>
+    <t>Many plots studied, which could lead to higher confidence, but no distinction made between two Acacia spp. Other disturbances are also at play</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Physical impact on ecosystem</t>
+  </si>
+  <si>
+    <t>MN</t>
+  </si>
+  <si>
+    <t>Effect on native species beyond individuals not clearly shown, but possible. Comparison of different plantations, including alien monocultures and native mixed</t>
+  </si>
+  <si>
+    <t>Structural Impact on ecosystem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chemical Impact on ecosystem </t>
+  </si>
+  <si>
+    <t>Poisoning/ toxicity</t>
+  </si>
+  <si>
+    <t>Greenhouse experiment. Study design does not allow for detection of impacts higher than on the individual level</t>
+  </si>
+  <si>
+    <t>Oryza sativa</t>
+  </si>
+  <si>
+    <t>Difference in height reported between the acacia plantations and native habitat, but not explained further</t>
+  </si>
+  <si>
+    <t>Mauritia flexuosa</t>
+  </si>
+  <si>
+    <t>The role of the alien species in spreading and introducing the alien scale insect are not clear, but the scale insect was first found on A. mangium in Brazil</t>
+  </si>
+  <si>
+    <t>Vietnam</t>
+  </si>
+  <si>
+    <t>Chukrasia tabularis, Dalbergia tonkinensis</t>
+  </si>
+  <si>
+    <t>Thailand</t>
+  </si>
+  <si>
+    <t>MC</t>
+  </si>
+  <si>
+    <t>Faster-growing exotic species accumulated larger amounts of understorey biomass than indigenous species. The most suitable species was Acacia mangium.</t>
+  </si>
+  <si>
+    <t>Comparison with natural forest shows lower diversity, but this is a restoration project and this comparison not useful in this context</t>
+  </si>
+  <si>
+    <t>Medium</t>
+  </si>
+  <si>
+    <t>Comparing Savannah and plantations of A. mangium. Only looking at one species so cannot make inference on community</t>
+  </si>
+  <si>
+    <t>Kreutz K, Fischer F, Linsenmair KE (2012) Timber plantations as favourite habitat for giant anteaters. Mammalia 76: 137-142.</t>
+  </si>
+  <si>
+    <t>No result shown on native visitor abundance in different treatments</t>
+  </si>
+  <si>
+    <t>Congruently, invaded plots had higher species richness than non-invaded plots (Fig. 5), suggesting niche diversification.</t>
+  </si>
+  <si>
+    <t>Higher species richness found in invaded plots compared to native plots, but species identifications not provided</t>
+  </si>
+  <si>
+    <t>No natural forests studied but actively restored areas with natives and aliens planted 10-20 years ago. No comparison with undisturbed areas</t>
+  </si>
+  <si>
+    <t>Indonesia</t>
+  </si>
+  <si>
+    <t>Transmission of diseases to native species</t>
+  </si>
+  <si>
+    <t>Diseases and pests only studied in alien species, natives not looked at, so it is possible the diseases are present in natives but study missed that</t>
+  </si>
+  <si>
+    <t>DD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -94,90 +247,974 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I1"/>
+  <dimension ref="A1:I29"/>
   <cols>
-    <col min="1" max="1" width="8" customWidth="1"/>
+    <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
-    <col min="3" max="3" width="17" customWidth="1"/>
+    <col min="3" max="3" width="57" customWidth="1"/>
     <col min="4" max="4" width="15" customWidth="1"/>
-    <col min="5" max="5" width="28" customWidth="1"/>
+    <col min="5" max="5" width="60" customWidth="1"/>
     <col min="6" max="6" width="18" customWidth="1"/>
-    <col min="7" max="7" width="36" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="10" customWidth="1"/>
+    <col min="7" max="7" width="60" customWidth="1"/>
+    <col min="8" max="8" width="60" customWidth="1"/>
+    <col min="9" max="9" width="60" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>However, as is common in logged or isolated forests throughout the world, certain primary forest groups (e.g., muscicapine flycatchers) have been extirpated from the entire plantation area. The industrial groves also lacked some larger species of kingfisher, woodpeckers, and canopy frugivores. Nevertheless, numerous primary forest taxa (ca. 50% of species) were found in mature industrial tree groves. Albizia attracted the most species of birds, followed closely by Acacia. Both tree types underpinned relatively complex secondary forests that attracted forest birds. In contrast, younger groves of Acacia and Albizia held mainly open country and scrub species. Oil palm, as a remarkably simple and unusual habitat, attracted few bird species. Sustained occurrence of forest birds in all groves of exotic trees at Sabah Softwoods was substantially enhanced by the relatively rich avifauna of the logged native forest remaining in substantial stands throughout the plantation.</t>
+        </is>
+      </c>
+      <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H2"/>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>Sheldon FH, Styring A, Hosner PA (2010) Bird species richness in a Bornean exotic tree plantation: A long-term perspective. Biological conservation 143(2): 399-407.</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>Species of common, small bodied frugivores, nectarivores, and insectivores were diverse in older plantation groves, as were common mid-sized insectivores. However, large, specialized, and normally uncommon taxa (e.g., galliforms, pigeons, hornbills, barbets, midsized woodpeckers, muscicapine flycatchers, and wren babblers) were rare or nonexistent in the plantations.</t>
+        </is>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H3" t="s">
+        <v>16</v>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>Styring AR, Ragai R, Unggang J, Stuebing R, Hosner PA, Sheldon FH (2011) Bird community assembly in Bornean industrial tree plantations: effects of forest age and structure. Forest Ecology and Management 261(3): 531-544.</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>Conilurus penicillatus was most likely to occur in tall eucalypt forest away from watercourses. This habitat is now being targeted for clearance for the development of plantations of the exotic Acacia mangium. Seven of the 12 mammal species examined in this study (C. penicillatus, M. gouldii, Rattus tunneyi Thomas, 1904, Melomys burtoni Ramsay, 1887, Sminthopsis butleri Archer, 1979, Phascogale tapoatafa Meyer, 1793 and Petaurus breviceps Gould, 1842) were not recorded at all in plantations, and these (and other) species are likely to be severely disadvantaged by plantation development. The study also demonstrated that the two medium to large arboreal rodent species (C. penicillatus and M. gouldii) vary in environmental associations and found no evidence that C. penicillatus increased in areas unoccupied by M. gouldii.</t>
+        </is>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>Mechanism unclear. Not clearly specified if plantations are really A. mangium, but inferred from context (only that species mentioned in relation to plantations)</t>
+        </is>
+      </c>
+      <c r="H4" t="s">
+        <v>18</v>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>Firth RS, Woinarski JC, Brennan KG, Hempel C (2006) Environmental relationships of the brush‐tailed rabbit‐rat, Conilurus penicillatus, and other small mammals on the Tiwi Islands, northern Australia. Journal of Biogeography 33(10): 1820-1837.</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>Under this Acacia plant species project some interviews were arranged with academic experts and professional peoples those are involved with plants and forest resources as well with Acacia species. Within this initiative Mrs. Rosle was selected as one of the interviewees who is a traditional medicinal plants practitioner in Brunei and living in the coastal area in Brunei. This has been observed in the areas surrounding Ms. Rosle’s (a medicinal garden owner in Brunei Muara District) home garden. She explained that the Acacia species is a danger to all other plant species that are in her home garden. Ms. Rosle is a traditional medicinal plant practitioner in the Brunei-Muara District. Her family has more than 200 years’ worth of indigenous knowledge and experience in the traditional practices of medicinal plant species. She had a medicinal plant garden with more than 100 medicinal plant species available. According to Ms. Rosle, she noticed 5 years ago that some Acacia mangium plants were starting to grow in her garden. She observed that within 2 years, the plant species gradually formed a huge shadow that eventually engulfed the whole garden. Within 2 years she lost 16 different medicinal and native plant species that were very rare and valuable such as special of banana trees. It was a great loss to her business and she was still, at the time of interview, trying to recover and restore her garden to its former condition prior to the invasion of the Acacia mangium plants.</t>
+        </is>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" t="s">
+        <v>21</v>
+      </c>
+      <c r="H5"/>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>Islam SN, Mohamad SMBH, Azad AK (2019) Acacia spp.: invasive trees along the Brunei coast, Borneo. In Impacts of Invasive Species on Coastal Environments. Springer, Cham: 455-476.</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>Comparisons of the soil seed banks between an A. mangium plantation and the adjacent heath forest have shown higher seed density, viability and species richness in the heath forest than in the A. mangium plantation. Heath forests may have a higher chance of natural regeneration following future disturbance events due to their richer soil seed banks. Clearing of intact forest for Acacia plantations has a detrimental effect on seed bank diversity and composition, which can have negative knock-on effects on native plant regeneration. Though A. mangium is a known invasive species, due to its shade intolerant nature, it appears to have some difficulty of spreading into intact tropical forests. It is, therefore, recommended close monitoring of escaping Acacia seedlings from the intact parent plantations to mitigate further spread of Acacias into natural habitats.</t>
+        </is>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>Only seeds looked at, and ''invaded'' site was previously cleared for forestry which might confound the effect of the alien trees themselves. Disturbance might have been the cause for the impact. Mechanism uncertain.</t>
+        </is>
+      </c>
+      <c r="H6"/>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>Suhaili ALR, Tennakoon KU, Sukri RS (2015) Soil seed bank of an exotic Acacia sp. Plantation and an adjacent tropical heath forest in Brunei Darussalam. BIOTROPIA-The Southeast Asian Journal of Tropical Biology 22: 140-150.</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>The informants affirmed that A. mangium negatively impacted the local fauna and flora, making their  subsistence more difficult and altering their daily routines. Among the problems cited were alterations of water quality (71.3%), negative impacts on crops (60.6%), negative impacts on the equilibrium of the local fauna (52.1%), increased farm labor requirements (41.5%), and restriction of access to indigenous lands (23.4%). There were no significant differences between the opinions of men and women, nor between community leaders and nonleaders. Most of the interviewees (89%) felt that A. mangium had no positive importance for the local economy and saw no future prospects of beneficial use.[...]The ingá trees have stopped producing fruit since the acacia appeared. Parrots used to make nests in São Domingo, but now the bees have taken over. Rolinha doves used to wake us up and tell us when it was going to rain; now those birds don't exist here anymore.</t>
+        </is>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" t="s">
+        <v>23</v>
+      </c>
+      <c r="H7"/>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>Souza AO, Chaves MDPSR, Barbosa RI, Clement CR (2018) Local ecological knowledge concerning the invasion of Amerindian lands in the northern Brazilian Amazon by Acacia mangium (Willd.). Journal of ethnobiology and ethnomedicine 14(1): 1-14.</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>The Sorenson similarity index showed that the species composition was different especially between Natural forest and Acacia plantation (0.59: 25 species common to both sites) and M. urundeuva forest and Acacia plantation (0.68: 30 species common to both sites). The similarity index was higher between M. urundeuva forest and Natural forest (72%: 37 species common to both sites. Of the 68 recorded species, 23 were found exclusively in a specific study type with 12 species in M. urundeuva forest, nine in Natural forest and two in Acacia plantation (Appendix). The average number of bird species (per point) in M. urundeuva forests was twice the recorded number of species in Acacia plantation (Table 1). This result was similar for forest generalist and edge and open area bird species.</t>
+        </is>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>Comparing plantations with natural forest, different species composition, and less species in plantations of alien species. Two Acacia species present in plantation. Mechanism not clear.</t>
+        </is>
+      </c>
+      <c r="H8"/>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>Hernandes Volpato G and Venâncio Martins S (2013) The bird community in naturally regenerating Myracrodruon urundeuva (Anacardiaceae) forest in Southeastern Brazil. Revista de Biología Tropical 61(4): 1585-1595.</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>To ascertain the influence of exotic plantations on native flora establishments, we inventoried the structure, composition, and diversity of understory woody regeneration in three exotic stands in Southern  Philippines and compared them to adjacent second growth forest. The mean total density of regeneration did not differ significantly among the stands, except for the separate density of saplings and seedlings where natural forest had significantly the lowest and highest density, respectively, over the exotic stands. Teak (Tectona grandis L.) and mangium (Acacia mangium Willd.) stands generally had the bigger basal area, indicating the dominance of saplings in these areas. A low diversity characterized the four stands with the lowest and highest diversity indices observed, respectively, in the mahogany (Swietenia macrophylla King) and natural forest. Despite their proximity, each stand exhibited uniqueness in species composition, with some of the endangered species observed only in the exotic stands.[...] As expected, higher number of plant families was observed in the natural forest with a total of 18 followed by teak, mangium, and mahogany with 12, 10, and three families, respectively.</t>
+        </is>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9"/>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>Tulod AM, Casas JV, Marin RA, Ejoc JAB (2017) Diversity of native woody regeneration in exotic tree plantations and natural forest in Southern Philippines. Forest science and technology 13(1): 31-40.</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" t="s">
+        <v>27</v>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>While sampling litter in the field, visual observations were made on white rot fungi. Spots of white rot fungi were not found under Eucalyptus, and they were scarce under Acacia. They were common in the Mayombe forest, although to a lesser extent than in some temperate forests (Toutain, pers. comm.).</t>
+        </is>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" t="s">
+        <v>28</v>
+      </c>
+      <c r="H10" t="s">
+        <v>29</v>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>Bernhard-Reversat F and Schwartz D (1997) Change in lignin content during litter decomposition in tropical forest soils (Congo): comparison of exotic plantations and native stands. Comptes Rendus de l'Académie des Sciences-Series IIA-Earth and Planetary Science 325(6): 427-432.</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D11" t="s">
+        <v>27</v>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>With respect to the hypotheses described at the beginning of this study, we found that (1) Acacia has a negative effect on woody species composition, causing death of plants, and on increment in total height and total basal area of the invaded Mussununga; (2) disturbance and land-use change affect diversity and structure of the vegetation; and (3) the ground layer community was not affected by Acacia, while biological invasion seems to be the main driver in the woody layer. The effect of Acacia invasion on the woody community suggests a replacement of species, caused mainly by Acacia and the death of native woody plants. That is a concern since the plant species in Mussununga are adapted to very specific environmental conditions with a combination of flooding and drought and nutrient-poor sandy soil. Acacia acts as nurse plant in the early invasion stage in the Mussununga ecosystem. When at low density, Acacia possibly can benefit native species by ameliorating the stressed conditions in Mussununga. We hypothesize that the positive effect should only occur up to a threshold of Acacia abundance. After becoming dominant, Acacia would outcompete the light-demanding species and possibly favor their own seedlings. Therefore, the gradient of vegetation types from grassland to woodland, limited by flooding, nutrient content in soil, and fire, is unbalanced by Acacia occurrence. Under this new environmental condition, the typical light-demanding species of Mussununga could be replaced by shade-tolerant ones or, in worse scenarios, by Acacia itself becoming a monodominant forest.</t>
+        </is>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" t="s">
+        <v>30</v>
+      </c>
+      <c r="H11"/>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>Heringer G, Thiele J, Meira-Neto JAA, Neri AV (2019) Biological invasion threatens the sandy-savanna Mussununga ecosystem in the Brazilian Atlantic Forest. Biological Invasions 21(6): 2045-2057.</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D12" t="s">
+        <v>27</v>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>Species richness was highest in native forest fragments. In plantation groves near fragments, species richness remained comparable to native forest but dropped significantly in young plantation far from fragments. The International Union for Conservation of Nature (IUCN) threat status was significantly related to species habitat associations, with Near Threatened species preferring native forest. Although protecting large tracts of native forest is optimal for protection of birds, smaller patches may also maintain considerable levels of species richness in plantations, and they may be particularly important during the early phases (first 5 yr) of plantation growth.[...] Regarding question 2, we found strong evidence that native forest fragments positively influence young plantation groves located nearby (Fig. 4). Both species richness and density were significantly lower in young plantation stands far from a native forest fragment (Fig. 4), and species richness decreased linearly with distance from native forest fragments (Fig. 6b). By contrast, native forest fragments did not seem to influence nearby older plantation groves in terms of species richness or density; however, older plantation groves located far from fragments tended to be closer to young plantation groves in ordination (Fig. 5). These patterns suggest that old plantation groves support similar types and numbers of birds as native forest fragments in our survey area, whereas young plantation groves support a more depauperate avifauna, which increases in richness and density with decreasing distance from native forest.[...]In a plantation setting, one approach to minimizing biodiversity loss might be to site preserved patches of native forest in relatively close proximity to one another. This would facilitate movement and persistence of forest dependent and sensitive species and possibility speed the process of understory development via colonization of native forest plants. Additionally, restricting intensive management to only the establishment stages of plantation tracts (e.g., for only the first ~2 yr) and then taking a hands-off approach should benefit bird communities by allowing higher densities and species numbers to persist as the plantation develops a complex understory.</t>
+        </is>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>Compared fragments of logged native forest within new and older plantations of A. mangium and with the plantations themselves. No mention of species lost overall, but some descriptions of data not clear. Youger plantations more different from native forest than older plantations. Mechanism uncertain</t>
+        </is>
+      </c>
+      <c r="H12"/>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>Styring AR, Unggang J, Jukie A, Tateh O, Megom N, Sheldon FH (2018) Bird community structure in native forest fragments and Acacia mangium plantations in Borneo. The Wilson Journal of Ornithology 130(1): 112-130.</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" t="s">
+        <v>32</v>
+      </c>
+      <c r="D13" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>In addition, the poor understory regeneration in the Acacia mangium plantations may be due to the accumulation of litter, which is not decomposing rapidly, and might be acting as a physical barrier to seed germination of woody species. […]Understory vegetation composition and diversity seemed to be affected more by the understory environmental conditions (light environment in particular) created by the plant species rather than by plant species itself. These conditions, and their heterogeneity, are affected by the planted species’ structural characteristics, litter production and decomposition, and perhaps nitrogen-fixing capacity (in the case of Acacia). [...]With a goal of enhancing understory diversity, mixed native species and A. mangium may be a good choice for dominant woody plants because they provide a better microenvironment for shrubs and grasses. If soil rehabilitation is the principal goal, legumes are a preferred species because they enhance soil nutrients and produce more organic matter. In South China, however, a major goal for plantations is to act as source points to accelerate colonization of native species and ameliorate the physical condition for renewal of native woody species in natural forests. If there are some natural forests nearby that act as seed resources, the plantations might become good sites for regeneration of natural forest species. Understory shrubs and grasses are considered major obstacles to tree establishment because they strongly compete for resources  (Guariguata et al. 1995; Holl 1998). Moreover, water deficit is reported as a major cause of seedling death in tropical forests (Aquino et al. 2004). In this study, the plantations of exotic species had low soil moisture because rapid growth of the trees required more water. In addition, with more light passing through the sparse canopy, evaporation rates will increase. Compared with native coniferous and broad-leaved species, exotic eucalypt and leguminous species tend to inhibit subsequent seed germination and seedling growth. However, if woody saplings survive and become established, they can take advantage of light availability provided by the exotic species (Aquino et al. 2004). In all the plantations examined for this experiment, regeneration of native woody saplings was rare, suggesting possible limitations on the number of available seeds.</t>
+        </is>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" t="s">
+        <v>34</v>
+      </c>
+      <c r="H13"/>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>Duan W, Ren H, Fu S, Wang J, Zhang J, Yang L, Huang C (2010) Community comparison and determinant analysis of understory vegetation in six plantations in South China. Restoration Ecology 18(2): 206-214.</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" t="s">
+        <v>31</v>
+      </c>
+      <c r="C14" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14" t="s">
+        <v>33</v>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>In addition, the poor understory regeneration in the Acacia mangium plantations may be due to the accumulation of litter, which is not decomposing rapidly, and might be acting as a physical barrier to seed germination of woody species. […]Understory vegetation composition and diversity seemed to be affected more by the understory environmental conditions (light environment in particular) created by the plant species rather than by plant species itself. These conditions, and their heterogeneity, are affected by the planted species’ structural characteristics, litter production and decomposition, and perhaps nitrogen-fixing capacity (in the case of Acacia). [...]With a goal of enhancing understory diversity, mixed native species and A. mangium may be a good choice for dominant woody plants because they provide a better microenvironment for shrubs and grasses. If soil rehabilitation is the principal goal, legumes are a preferred species because they enhance soil nutrients and produce more organic matter. In South China, however, a major goal for plantations is to act as source points to accelerate colonization of native species and ameliorate the physical condition for renewal of native woody species in natural forests. If there are some natural forests nearby that act as seed resources, the plantations might become good sites for regeneration of natural forest species. Understory shrubs and grasses are considered major obstacles to tree establishment because they strongly compete for resources  (Guariguata et al. 1995; Holl 1998). Moreover, water deficit is reported as a major cause of seedling death in tropical forests (Aquino et al. 2004). In this study, the plantations of exotic species had low soil moisture because rapid growth of the trees required more water. In addition, with more light passing through the sparse canopy, evaporation rates will increase. Compared with native coniferous and broad-leaved species, exotic eucalypt and leguminous species tend to inhibit subsequent seed germination and seedling growth. However, if woody saplings survive and become established, they can take advantage of light availability provided by the exotic species (Aquino et al. 2004). In all the plantations examined for this experiment, regeneration of native woody saplings was rare, suggesting possible limitations on the number of available seeds.</t>
+        </is>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" t="s">
+        <v>34</v>
+      </c>
+      <c r="H14"/>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>Duan W, Ren H, Fu S, Wang J, Zhang J, Yang L, Huang C (2010) Community comparison and determinant analysis of understory vegetation in six plantations in South China. Restoration Ecology 18(2): 206-214.</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B15" t="s">
+        <v>31</v>
+      </c>
+      <c r="C15" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" t="s">
+        <v>33</v>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>In addition, the poor understory regeneration in the Acacia mangium plantations may be due to the accumulation of litter, which is not decomposing rapidly, and might be acting as a physical barrier to seed germination of woody species. […]Understory vegetation composition and diversity seemed to be affected more by the understory environmental conditions (light environment in particular) created by the plant species rather than by plant species itself. These conditions, and their heterogeneity, are affected by the planted species’ structural characteristics, litter production and decomposition, and perhaps nitrogen-fixing capacity (in the case of Acacia). [...]With a goal of enhancing understory diversity, mixed native species and A. mangium may be a good choice for dominant woody plants because they provide a better microenvironment for shrubs and grasses. If soil rehabilitation is the principal goal, legumes are a preferred species because they enhance soil nutrients and produce more organic matter. In South China, however, a major goal for plantations is to act as source points to accelerate colonization of native species and ameliorate the physical condition for renewal of native woody species in natural forests. If there are some natural forests nearby that act as seed resources, the plantations might become good sites for regeneration of natural forest species. Understory shrubs and grasses are considered major obstacles to tree establishment because they strongly compete for resources  (Guariguata et al. 1995; Holl 1998). Moreover, water deficit is reported as a major cause of seedling death in tropical forests (Aquino et al. 2004). In this study, the plantations of exotic species had low soil moisture because rapid growth of the trees required more water. In addition, with more light passing through the sparse canopy, evaporation rates will increase. Compared with native coniferous and broad-leaved species, exotic eucalypt and leguminous species tend to inhibit subsequent seed germination and seedling growth. However, if woody saplings survive and become established, they can take advantage of light availability provided by the exotic species (Aquino et al. 2004). In all the plantations examined for this experiment, regeneration of native woody saplings was rare, suggesting possible limitations on the number of available seeds.</t>
+        </is>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" t="s">
+        <v>34</v>
+      </c>
+      <c r="H15"/>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>Duan W, Ren H, Fu S, Wang J, Zhang J, Yang L, Huang C (2010) Community comparison and determinant analysis of understory vegetation in six plantations in South China. Restoration Ecology 18(2): 206-214.</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" t="s">
+        <v>19</v>
+      </c>
+      <c r="C16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16" t="s">
+        <v>33</v>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>From the present findings, A. mangium leaf extract seems to exhibit allelopathic potential on local rice varieties by decreasing germination percentages and relative growth rates in terms of elongation lengths of paddy Laila and paddy Pusu. Acacia mangium soli extract also decreases the germination percentages of paddy Laila and paddy Pusu and decreases RERs of paddy Laila, to a certain extent but not paddy pusu.</t>
+        </is>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" t="s">
+        <v>38</v>
+      </c>
+      <c r="H16" t="s">
+        <v>39</v>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>Ismail NAN and Metali F (2014) Allelopathic effects of invasive Acacia mangium on germination and growth of local paddy varieties. Journal of Agronomy 13(4): 158-168.</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>9</v>
+      </c>
+      <c r="B17" t="s">
+        <v>22</v>
+      </c>
+      <c r="C17" t="s">
+        <v>20</v>
+      </c>
+      <c r="D17" t="s">
+        <v>33</v>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>For both sexes, height was greatest in the forest, followed by the ecotone, and shortest in the disturbed savanna ( Fig. 4 ). […]The height of M. flexuosa in the forest may facilitate wind pollination. Individuals in the forest were significantly taller than individuals in either of the savanna habitats. Light limitation is the obvious explanation for this finding, although height may also reflect differences in age. However, it is possible that a height–habitat relationship has also evolved in this species to optimize pollination success.</t>
+        </is>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" t="s">
+        <v>40</v>
+      </c>
+      <c r="H17" t="s">
+        <v>41</v>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>Khorsand Rosa R and Koptur S (2013) New findings on the pollination biology of Mauritia flexuosa (Arecaceae) in Roraima, Brazil: linking dioecy, wind, and habitat. American journal of botany 100(3): 613-621.</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B18" t="s">
+        <v>22</v>
+      </c>
+      <c r="C18" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" t="s">
+        <v>33</v>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>Specimens of this scale insect were collected on branches and stems of Acacia mangium Willd., Leucaena leucocephala (Lam.) de Wit (Fabaceae), Morus nigra L. (Moraceae), Citrus reticulata Blanco (Rutaceae), Tectona grandis L. f. (Verbenaceae), Anacardium occidentale (Anacardiaceae), Annona squamosa L. and Xylopia aromatica (Lam.) Mart. (Annonaceae), in three municipalities of the Roraima state. All plants here mentioned are recorded for the first time as a host for L. dendrobii.[...] In Brazil, significant damage was recorded mainly on A. mangium, M. nigra and L. leucocephala. The injuries presented by these plants as partial or total plant dry is similar with those observed for some species of Diaspididae, differing from damage mentioned by Howell and Kosztarab (1972) to some members of Lecanodiaspididae that typically cause a depression in the host plant’s tissues and often distortion of the shoots. [...] Based on the observed damage in plants infested by L. dendrobii in the state of Roraima, this scale insect could become an important fruticulture and silviculture pest in Brazil, if biological control agents are not effective in controlling this exotic species.</t>
+        </is>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" t="s">
+        <v>42</v>
+      </c>
+      <c r="H18"/>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>Marsaro Júnior AL, Peronti ALBG, Costa VA, Morais EGF, Pereira PDS (2016) First report of Lecanodiaspis dendrobii Douglas, 1892 (Hemiptera: Lecanodiaspididae) and the associated parasitoid Cephaleta sp.(Hymenoptera: Pteromalidae) in Brazil. Brazilian Journal of Biology 76: 250-255.</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" t="s">
+        <v>43</v>
+      </c>
+      <c r="C19" t="s">
+        <v>11</v>
+      </c>
+      <c r="D19" t="s">
+        <v>33</v>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>This is the first comprehensive study of new and emerging insect pest and pathogen threats to plantation forests in Vietnam. It comprised 10 years of field surveys monitoring the health of 12 native and 8 exotic plantation species. The surveillance was undertaken across all the eight geographic forest regions of Vietnam and was representative of the 493,000 ha of native and the 2,447,000 ha of exotic tree species and hybrids in plantations. Overall, 14 species of insects and 3 species of plant pathogens were recognized as either new or emerging threats to the forestry sector. It is worrying that the number of pests increased from 1 in 2011 to 14 in 2020, and the trajectory indicates that further outbreaks are likely to occur. In addition, the field surveys have shown that the range of some pests, notably Aulacaspis tubercularis and Euwallacea fornicatus, has rapidly expanded. Of the three plant pathogens that were classified as threats, Ceratocystis manginecans is of the greatest concern due to its increase in geographical range and spread from Acacia and Eucalyptus to the native Chukrasia tabularis and Dalbergia tonkinensis.</t>
+        </is>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>The role of the alien species in spreading and introducing the forest pest species is not clear, but many pests were first found on the alien species, and some were afterwards found on some native species as well. Some of the pests are highly damaging to their hosts</t>
+        </is>
+      </c>
+      <c r="H19" t="s">
+        <v>44</v>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>Thu PQ, Quang DN, Chi NM, Hung TX, Binh LV, Dell B (2021) New and emerging insect pest and disease threats to forest plantations in Vietnam. Forests 12(10): 1301.</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>9</v>
+      </c>
+      <c r="B20" t="s">
+        <v>45</v>
+      </c>
+      <c r="C20" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20" t="s">
+        <v>46</v>
+      </c>
+      <c r="E20" t="s">
+        <v>47</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" t="s">
+        <v>48</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>Kamo K, Vacharangkura T, Tiyanon S, Viriyabuncha C, Nimpila S, Doangsrisen B (2002) Plant species diversity in tropical planted forests and implication for restoration of forest ecosystems in Sakaerat, Northeastern Thailand. Japan Agricultural Research Quarterly: JARQ 36(2): 111-118.</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>9</v>
+      </c>
+      <c r="B21" t="s">
+        <v>22</v>
+      </c>
+      <c r="C21" t="s">
+        <v>11</v>
+      </c>
+      <c r="D21" t="s">
+        <v>46</v>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>The giant anteater (Myrmecophaga tridactyla ) is generally considered a savannah inhabitant; little information exists on populations in forested areas as much as on most other aspects of its ecology. The aim of this study was to determine the ecological value of timber plantations to the species and its requirements of anthropogenically used and converted habitats. We investigated habitat use and distribution patterns of giant anteaters in Acacia mangium plantations in a northern Brazilian savannah biotope. Road counts were conducted to estimate anteater densities in two different habitats. Anteaters showed strong diurnal foraging activities in the plantations, and their densities were substantially higher there than in the surrounding savannah [plantations: 2.9 individuals (ind.)/km 2 ; savannah: 0.1 ind./km 2 ], with concentrations of up to 13.4 ind./km 2 . Although fundamental changes of anteater densities occurred on small scales in the plantations, no connection between anteater distribution and plantation management practices could be found. Food availability in Acacia plantations and cover from both extreme temperatures and potential predators probably make these forested areas well suited for giant anteaters. We conclude that conditions comparatively beneficial to the anteater can be found in natural forests but usually not in plantations of other exotic timber species. This needs to be incorporated in forestry management plans aiming at supporting this charismatic animal.</t>
+        </is>
+      </c>
+      <c r="F21" t="s">
+        <v>49</v>
+      </c>
+      <c r="G21" t="s">
+        <v>50</v>
+      </c>
+      <c r="H21"/>
+      <c r="I21" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>9</v>
+      </c>
+      <c r="B22" t="s">
+        <v>45</v>
+      </c>
+      <c r="C22" t="s">
+        <v>20</v>
+      </c>
+      <c r="D22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E22" t="s">
+        <v>47</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" t="s">
+        <v>48</v>
+      </c>
+      <c r="H22"/>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>Kamo K, Vacharangkura T, Tiyanon S, Viriyabuncha C, Nimpila S, Doangsrisen B (2002) Plant species diversity in tropical planted forests and implication for restoration of forest ecosystems in Sakaerat, Northeastern Thailand. Japan Agricultural Research Quarterly: JARQ 36(2): 111-118.</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>9</v>
+      </c>
+      <c r="B23" t="s">
+        <v>22</v>
+      </c>
+      <c r="C23" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" t="s">
+        <v>46</v>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>Although native floral visitor abundance was lower in the disturbed sites relative to the undisturbed sites, this difference seems irrelevant to anemophilous M. flexuosa . Disturbance may not have immediate consequences on fruit set of abiotically pollinated species, contrary to many biotically pollinated species (Ricketts et al., 2008). However, gene flow may be reduced in fragmented populations, and the presence of the exotic tree (A. mangium) may have indirect effects on the reproductive biology of M. flexuosa and other native plants.</t>
+        </is>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" t="s">
+        <v>52</v>
+      </c>
+      <c r="H23" t="s">
+        <v>41</v>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>Khorsand Rosa R and Koptur S (2013) New findings on the pollination biology of Mauritia flexuosa (Arecaceae) in Roraima, Brazil: linking dioecy, wind, and habitat. American journal of botany 100(3): 613-621.</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B24" t="s">
+        <v>22</v>
+      </c>
+      <c r="C24" t="s">
+        <v>20</v>
+      </c>
+      <c r="D24" t="s">
+        <v>46</v>
+      </c>
+      <c r="E24" t="s">
+        <v>53</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" t="s">
+        <v>54</v>
+      </c>
+      <c r="H24"/>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>Meira-Neto JAA, da Silva MCNA, Tolentino GS, Gastauer M, Buttschardt T, Ulm F, Máguas C (2018). Early Acacia invasion in a sandy ecosystem enables shading mediated by soil, leaf nitrogen and facilitation. Biological Invasions 20(6): 1567-1575.</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>9</v>
+      </c>
+      <c r="B25" t="s">
+        <v>22</v>
+      </c>
+      <c r="C25" t="s">
+        <v>20</v>
+      </c>
+      <c r="D25" t="s">
+        <v>46</v>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>We verified that exotic species were not behaving as invasive species. Of the five species planted, Acacia mangium, Syzygium cumini, and Psidium guajava were dispersing seeds but recruiting only six new individuals. In general, the species richness and abundance of exotic trees were not related to the richness and abundance of regenerating native plants. In addition, the chances of individuals’ transition between forest components were in most cases nil, so that exotic species should continue not to spread in the 10- and 20-year-old forests. [...]With regard the effects of exotic trees on regenerating native plants, no significant relation between the richness of exotic species of the tree layer (independent variable) and the richness of regenerating species (dependent variable) was found in the study areas (Table 1). Contrary to expectations, the abundance of regenerating native plants was positively related to the abundance of adult exotic trees in the area of Santa Bárbara, but the variables had a very weak correlation (Table 1, Fig. 7).</t>
+        </is>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" t="s">
+        <v>55</v>
+      </c>
+      <c r="H25"/>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>Londe V, de Sousa HC, Messias MCTB (2020) Monitoring of forest components reveals that exotic tree species are not always invasive in areas under ecological restoration. Environmental Monitoring and Assessment 192(10): 1-10.</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>9</v>
+      </c>
+      <c r="B26" t="s">
+        <v>22</v>
+      </c>
+      <c r="C26" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" t="s">
+        <v>46</v>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>The giant anteater (Myrmecophaga tridactyla) is generally considered a savannah inhabitant; little information exists on populations in forested areas as much as on most other aspects of its ecology. The aim of this study was to determine the ecological value of timber plantations to the species and its requirements of anthropogenically used and converted habitats. We investigated habitat use and distribution patterns of giant anteaters in Acacia mangium plantations in a northern Brazilian savannah biotope. Road counts were conducted to estimate anteater densities in two different habitats. Anteaters showed strong diurnal foraging activities in the plantations, and their densities were substantially higher there than in the surrounding savannah [plantations: 2.9 individuals (ind.)/km 2 ; savannah: 0.1 ind./km 2 ], with concentrations of up to 13.4 ind./km 2 . Although fundamental changes of anteater densities occurred on small scales in the plantations, no connection between anteater distribution and plantation management practices could be found. Food availability in Acacia plantations and cover from both extreme temperatures and potential predators probably make these forested areas well suited for giant anteaters. We conclude that conditions comparatively beneficial to the anteater can be found in natural forests but usually not in plantations of other exotic timber species. This needs to be incorporated in forestry management plans aiming at supporting this charismatic animal.</t>
+        </is>
+      </c>
+      <c r="F26" t="s">
+        <v>49</v>
+      </c>
+      <c r="G26" t="s">
+        <v>50</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" t="s">
+        <v>56</v>
+      </c>
+      <c r="C27" t="s">
+        <v>57</v>
+      </c>
+      <c r="D27" t="s">
+        <v>46</v>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>The highest frequency of attacks is plot 4 with a total percentage of attack frequency of 80% (high category) and the lowest is plot 7 which is 0% (healthy category). The greatest intensity of pest and disease attacks is plot 4, which is 50% (moderate damage category) and the lowest is plot 7, which is 0% (healthy category). The average percentage of attack frequency of all plots was 41% (low category. The average percentage of attack intensity was 23% (mild damage category). Some of the symptoms of pests found in A. mangium are hollow leaves caused by Pteroma plagiophleps (small pocket caterpillars), and damage to roots, stems that dry out, blacken, and rot caused by stigma Lepidiota stigma. No symptoms were found in A. mangium.</t>
+        </is>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" t="s">
+        <v>58</v>
+      </c>
+      <c r="H27"/>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>Tiffani NA and Ramdan H (2020) The Characteristics of Acacia mangium Stands at Site 23 B, RPH Maribaya, BKPH Parung Panjang, KPH Bogor which is attacked by pests and diseases. In IOP Conference Series: Earth and Environmental Science 528(1): 012043. IOP Publishing.</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>9</v>
+      </c>
+      <c r="B28" t="s">
+        <v>19</v>
+      </c>
+      <c r="C28" t="s">
+        <v>20</v>
+      </c>
+      <c r="D28" t="s">
+        <v>59</v>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>The target–neighbour regression approach used in this study indicates that in the high light environments that are typical of most disturbed forest habitats, Acacia plants are capable of outcompeting neighbouring local species, such as Melastoma.</t>
+        </is>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" t="s">
+        <v>38</v>
+      </c>
+      <c r="H28"/>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t>Osunkoya OO, Othman FE, Kahar RS (2005) Growth and competition between seedlings of an invasive plantation tree, Acacia mangium, and those of a native Borneo heath-forest species. Melastoma Beccarianum. Ecological Research 20: 205-214.</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>9</v>
+      </c>
+      <c r="B29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C29" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" t="s">
+        <v>12</v>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>Secondary forest scored the highest number of both species (1048) and individuals (8490), and Gmelina arborea the lowest: 675 species, 4164 individuals. Acacia mangium was marked by a high number of individuals (6602) with relatively fewer species (726): the ennomine geometrid Cleora decisaria Walker, with 1261 individuals captured at the site alone (19.1% of its total), was the single most abundant species captured at any site. [...] The order of decreasing moth diversity using alpha is Eucalyptus deglupta (alpha = 331), secondary forest (alpha. = 315), Pimis caribaea (alpha = 274), Paraserianthes fakataria (alpha = 232), Gmelina arborea (alpha = 228), and Acacia mangium (alpha = 208) (fig. 1). Since the catch in the secondary forest had always been consistently higher than the other sites both in terms of quantity (individuals) and quality (species), one might expect it to show the highest diversity measure. However, the Eucalyptus deglupta plantation produced the highest diversity measure, a somewhat counter-intuitive result if plantations are of no value in conserving native fauna. Acacia mangium had the second highest number of individuals but generated the lowest alpha value as its species number was relatively low.</t>
+        </is>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>Comparison often between plantations and native forests, effect of disturbance cannot always be disentangled from impact of trees, reversibility of impacts unclear</t>
+        </is>
+      </c>
+      <c r="H29"/>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t>Chey VK, Holloway JD, Speight MR, (1997) Diversity of moths in forest plantations and natural forests in Sabah. Bulletin of Entomological Research 87(4): 371-385.</t>
+        </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>