--- v0 (2025-11-01)
+++ v1 (2026-11-06)
@@ -9,77 +9,92 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="14">
   <si>
     <t>Species</t>
   </si>
   <si>
     <t>Countries of impact</t>
   </si>
   <si>
     <t>Impact mechanism</t>
   </si>
   <si>
     <t>EICAT Category</t>
   </si>
   <si>
     <t>Evidence for EICAT category</t>
   </si>
   <si>
     <t>Confidence rating</t>
   </si>
   <si>
     <t>Justification for confidence rating</t>
   </si>
   <si>
     <t>Impacted native species</t>
   </si>
   <si>
     <t>Reference</t>
+  </si>
+  <si>
+    <t>Littorina saxatilis</t>
+  </si>
+  <si>
+    <t>U.S.A.</t>
+  </si>
+  <si>
+    <t>Competition</t>
+  </si>
+  <si>
+    <t>DD</t>
+  </si>
+  <si>
+    <t>Parasitism</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -94,90 +109,148 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I1"/>
+  <dimension ref="A1:I3"/>
   <cols>
-    <col min="1" max="1" width="8" customWidth="1"/>
+    <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="17" customWidth="1"/>
     <col min="4" max="4" width="15" customWidth="1"/>
-    <col min="5" max="5" width="28" customWidth="1"/>
+    <col min="5" max="5" width="60" customWidth="1"/>
     <col min="6" max="6" width="18" customWidth="1"/>
     <col min="7" max="7" width="36" customWidth="1"/>
-    <col min="8" max="8" width="24" customWidth="1"/>
-    <col min="9" max="9" width="10" customWidth="1"/>
+    <col min="8" max="8" width="60" customWidth="1"/>
+    <col min="9" max="9" width="60" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Competitive interactions that may occur between Littorina saxatilis and native periwinkles on the Pacific Coast remain to be studied. Should Littorina saxatilis reach these northern waters, which are well within their physiological range as noted earlier, competition between L. saxatilis and L. sitkana and L. subrotundata could well occur, given (1) the success in the North Atlantic Ocean of L. saxatilis, in terms of habitat breadth, rates of population increase, colonizing ability, and dietary range, and (2) evidence of habitat partitioning among the rock-dwelling Neritrema species in the North Atlantic Ocean, offering support for the hypothesis of potential competition.</t>
+        </is>
+      </c>
+      <c r="F2"/>
+      <c r="G2"/>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Littorina sitkana (Philippi, 1846), Littorina subrotundata (Carpenter, 1864), Littorina scutulata (Gould, 1849), Littorina plena (Gould, 1849), Littorina keenae (Rosewater, 1978)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>Carlton JT and Cohen AN (1998) Periwinkle's progress: the Atlantic snail Littorina saxatilis (Mollusca: Gastropoda) establishes a colony on a Pacific shore. Veliger 41: 333-338.</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>Moreover, the recent occurrence of L. saxatilis’ invasion and its active introduction vector suggest that its parasite diversity and distribution will probably increase over time.</t>
+        </is>
+      </c>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3"/>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>Blakeslee AMH, Altman I, Miller AW, Byers JE, Hamer CE, Ruiz GM (2012) Parasites and invasions: a biogeographic examination of parasites and hosts in native and introduced ranges. Journal of Biogeography 39: 609-622. DOI: 10.1111/j.1365 -2699.2011.02631.x</t>
+        </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>