--- v0 (2025-10-30)
+++ v1 (2026-10-30)
@@ -9,77 +9,146 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
   <si>
     <t>Species</t>
   </si>
   <si>
     <t>Countries of impact</t>
   </si>
   <si>
     <t>Impact mechanism</t>
   </si>
   <si>
     <t>EICAT Category</t>
   </si>
   <si>
     <t>Evidence for EICAT category</t>
   </si>
   <si>
     <t>Confidence rating</t>
   </si>
   <si>
     <t>Justification for confidence rating</t>
   </si>
   <si>
     <t>Impacted native species</t>
   </si>
   <si>
     <t>Reference</t>
+  </si>
+  <si>
+    <t>Nesoenas picturatus</t>
+  </si>
+  <si>
+    <t>Seychelles</t>
+  </si>
+  <si>
+    <t>Hybridisation</t>
+  </si>
+  <si>
+    <t>MV</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Pathway of introduction unknown</t>
+  </si>
+  <si>
+    <t>Madagascar turtle-dove (aldabrana) Nesoenas picturatus aldabrana</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Republic of Seychelles</t>
+  </si>
+  <si>
+    <t>The subspecies aldabrana, endemic to the Amirante Islands, Seychelles, is now extinct due to hybridisation with the introduced nominate subspecies.</t>
+  </si>
+  <si>
+    <t>There is no observational evidence to support the assessment.</t>
+  </si>
+  <si>
+    <t>Nesoenas picturata aldabrana</t>
+  </si>
+  <si>
+    <t>Skerrett A and Disley T (2011) Birds of Seychelles. Christopher Helm, London, UK.</t>
+  </si>
+  <si>
+    <t>MO</t>
+  </si>
+  <si>
+    <t>Medium</t>
+  </si>
+  <si>
+    <t>There is observational evidence to support the assessment, but it is difficult to establish the extent and severity of hybridization impacts.</t>
+  </si>
+  <si>
+    <t>Nesoenas picturata rostrata</t>
+  </si>
+  <si>
+    <t>Rhymer JM and Simberloff D (1996) Extinction by Hybridization and Introgression. Annu. Rev. Ecol. Syst. 27: 83-109.</t>
+  </si>
+  <si>
+    <t>Introduced S. picturata has produced a hybrid swarm in the Seychelles with the rare endemic S. p. rostrata.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Republic of Mauritius</t>
+  </si>
+  <si>
+    <t>Competition</t>
+  </si>
+  <si>
+    <t>MC</t>
+  </si>
+  <si>
+    <t>Whilst there is some observational evidence, it is difficult to establish the extent and severity of competition impacts.</t>
+  </si>
+  <si>
+    <t>Nesoenas mayeri</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -94,90 +163,247 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I1"/>
+  <dimension ref="A1:I6"/>
   <cols>
-    <col min="1" max="1" width="8" customWidth="1"/>
-    <col min="2" max="2" width="20" customWidth="1"/>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="2" width="24" customWidth="1"/>
     <col min="3" max="3" width="17" customWidth="1"/>
     <col min="4" max="4" width="15" customWidth="1"/>
-    <col min="5" max="5" width="28" customWidth="1"/>
+    <col min="5" max="5" width="60" customWidth="1"/>
     <col min="6" max="6" width="18" customWidth="1"/>
-    <col min="7" max="7" width="36" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="10" customWidth="1"/>
+    <col min="7" max="7" width="60" customWidth="1"/>
+    <col min="8" max="8" width="60" customWidth="1"/>
+    <col min="9" max="9" width="60" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Nesoenas picturatus has a native range encompassing Madagascar, the Seychelles and the Comoros (del Hoyo et al. 1997). The subspecies aldabrana, endemic to the Amirante Islands, Seychelles, is now extinct due to hybridisation with the introduced nominate subspecies (Skerrett and Disley 2011).</t>
+        </is>
+      </c>
+      <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H2" t="s">
+        <v>15</v>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>BirdLife International 2016. Nesoenas picturatus. The IUCN Red List of Threatened Species 2016: e.T22690364A93271284. http://dx.doi.org/10.2305/IUCN.UK.2016-3.RLTS.T22690364A93271284.en. Downloaded on 13 May 2019.</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H3" t="s">
+        <v>19</v>
+      </c>
+      <c r="I3" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>Among birds, such problems are hardly restricted to ducks. The Seychelles turtle dove (Streptopelia picturata rostrata) has so massively hybridized with S. p. picturata, introduced from Madagascar, that a hybrid swarm now inhabits the Seychelles, and the average phenotype resembles that of the invader.</t>
+        </is>
+      </c>
+      <c r="F4" t="s">
+        <v>22</v>
+      </c>
+      <c r="G4" t="s">
+        <v>23</v>
+      </c>
+      <c r="H4" t="s">
+        <v>24</v>
+      </c>
+      <c r="I4" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" t="s">
+        <v>26</v>
+      </c>
+      <c r="F5" t="s">
+        <v>22</v>
+      </c>
+      <c r="G5" t="s">
+        <v>23</v>
+      </c>
+      <c r="H5" t="s">
+        <v>24</v>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>Cade TJ (1983) Hybridization and gene exchange among birds in relation to conservation. In: Schonewald-Cox CM, Chambers SM, MacBryde B and Thomas L (Eds.) Genetics and Conservation. Benjamin/Cummings (Menlo Park, California): 288-309.</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>The endangered pink pigeon, Nesoenas mayeri, endemic to Mauritius, occurs in sympatry with the invasive Madagascan turtle dove, Nesoenas picturata [Nesoenas picturatus], and their perch-coos are remarkably similar. We conducted playback experiments to test whether pink pigeons respond to coos from Madagascan turtle doves. Pink pigeons responded similarly to playback of conspecific and Madagascan turtle dove coos but not to those of the more distantly related and sympatric Stigmatopelia chinensis. This study stresses the need to identify the impact of N. picturata on the breeding success and conservation of N. mayeri. After 20 years of intensive observations of nearly all N. mayeri individuals in the population, there is little evidence for direct physical contact between the two species. In addition, there is substantial observational data that N. mayeri forages mainly in the canopy of trees and N. picturata on the ground and lower elevations in trees. This suggests that the two species are not direct ecological competitors. We believe, therefore, that the response of N. mayeri to its sister species can only be explained as interspecific competition through signal jamming.</t>
+        </is>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" t="s">
+        <v>31</v>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>Wolfenden AW, Jones CG, Tatayah V, Zuel N, de Kort SR (2015) Endangered pink pigeon treat calls of the ubiquitous Madagascan turtle dove as conspecific. Animal Behaviour 99: 83-88.</t>
+        </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>