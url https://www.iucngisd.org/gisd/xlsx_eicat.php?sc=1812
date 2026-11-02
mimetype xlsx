--- v0 (2025-11-04)
+++ v1 (2026-11-02)
@@ -9,77 +9,95 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <si>
     <t>Species</t>
   </si>
   <si>
     <t>Countries of impact</t>
   </si>
   <si>
     <t>Impact mechanism</t>
   </si>
   <si>
     <t>EICAT Category</t>
   </si>
   <si>
     <t>Evidence for EICAT category</t>
   </si>
   <si>
     <t>Confidence rating</t>
   </si>
   <si>
     <t>Justification for confidence rating</t>
   </si>
   <si>
     <t>Impacted native species</t>
   </si>
   <si>
     <t>Reference</t>
+  </si>
+  <si>
+    <t>Cipangopaludina chinensis</t>
+  </si>
+  <si>
+    <t>U.S.A.</t>
+  </si>
+  <si>
+    <t>Competition</t>
+  </si>
+  <si>
+    <t>MC</t>
+  </si>
+  <si>
+    <t>Medium</t>
+  </si>
+  <si>
+    <t>Lymnaea stagnalis (Linnaeus, 1758)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -94,90 +112,125 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I1"/>
+  <dimension ref="A1:I2"/>
   <cols>
-    <col min="1" max="1" width="8" customWidth="1"/>
+    <col min="1" max="1" width="26" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="17" customWidth="1"/>
     <col min="4" max="4" width="15" customWidth="1"/>
-    <col min="5" max="5" width="28" customWidth="1"/>
+    <col min="5" max="5" width="60" customWidth="1"/>
     <col min="6" max="6" width="18" customWidth="1"/>
-    <col min="7" max="7" width="36" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="10" customWidth="1"/>
+    <col min="7" max="7" width="60" customWidth="1"/>
+    <col min="8" max="8" width="35" customWidth="1"/>
+    <col min="9" max="9" width="60" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Although B. chinensis is widespread and sometimes abundant in northern Wisconsin lakes, it does not appear to have strong systematic impacts on native snail assemblages.</t>
+        </is>
+      </c>
+      <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>Evidence was from observations made at different field sites across which there are other likely confounding factors that changed. Impacts are recorded at a spatial scale which is unlikely to be relevant to the scale over which original native communities can be characterized, and extrapolation or downscaling of the data to relevant scales is considered unreliable or to embrace significant uncertainties.</t>
+        </is>
+      </c>
+      <c r="H2" t="s">
+        <v>14</v>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>Solomon CT, Olden JD, Johnson PTJ, Dillon RT, Vander Zanden MJ (2010) Distribution and community-level effects of the Chinese mystery snail (Bellamya chinensis) in northern Wisconsin lakes. Biological Invasions 12: 1591-1605. https://doi.org/10.1007/s10530-009-9572-7</t>
+        </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>